--- v0 (2026-01-10)
+++ v1 (2026-10-26)
@@ -1,1896 +1,2158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="3467604D" w14:textId="262A090A" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="00544820" w:rsidP="00544820">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc519669167"/>
       <w:bookmarkStart w:id="1" w:name="_Toc184630562"/>
       <w:bookmarkStart w:id="2" w:name="_Toc190838019"/>
       <w:bookmarkStart w:id="3" w:name="_Toc239733546"/>
       <w:bookmarkStart w:id="4" w:name="_Toc239734607"/>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:drawing>
-[...67 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc519669168"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DB672D7" wp14:editId="2212DC24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3961130</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2360930" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2360930" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="15E1F7B8" w14:textId="4D24A01D" w:rsidR="00544820" w:rsidRDefault="00544820">
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="111F6615" wp14:editId="7E8E19DD">
+                                  <wp:extent cx="2120265" cy="473942"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                                  <wp:docPr id="1" name="Picture 1"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1" name="Picture 1"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId7">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="2120265" cy="473942"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>40000</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="3DB672D7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:311.9pt;margin-top:-29.85pt;width:185.9pt;height:110.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1QRhxDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nQvQ3Tg0CK1BF5eLS+GTrDjgq9Blvy6STnTFkJtbb7kv/8sXt3&#10;zZkPwtbCgFUlf1Se32zevln3rlAzaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsBRvATgRycZ/VKHpC&#10;70w2y/Nl1gPWDkEq7+n0bgzyTcJvGiXDt6bxKjBTcqotpB3TXsU926xFsUfhWi1PZYh/qKIT2tKj&#10;Z6g7EQQ7oP4LqtMSwUMTJhK6DJpGS5V6oG6m+atuHlrhVOqFyPHuTJP/f7Dy6/HBfUcWhg8w0ABT&#10;E97dg/zlmYVtK+xe3SJC3ypR08PTSFnWO1+crkaqfeEjSNV/gZqGLA4BEtDQYBdZoT4ZodMAHs+k&#10;qyEwSYezq2W+uqKQpNh0ns+XszSWTBTP1x368ElBx6JRcqSpJnhxvPchliOK55T4mgej6502Jjm4&#10;r7YG2VGQAnZppQ5epRnL+pKvFrNFQrYQ7ydxdDqQQo3uSn6dxzVqJtLx0dYpJQhtRpsqMfbET6Rk&#10;JCcM1UCJkacK6kdiCmFUIv0cMlrAP5z1pMKS+98HgYoz89kS26vpfB5lm5z54j1Rw/AyUl1GhJUE&#10;VfLA2WhuQ5J64sHd0lR2OvH1UsmpVlJXovH0E6J8L/2U9fJfN08AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJSGVM4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4Me0CBhRkaerX&#10;xVsrJh637BZQdpaw0xb99Y4nPU7eJ+/7TLma3SCOdgq9RwXxMgJhsfGmx1ZB/fq8uAURSKPRg0er&#10;4MsGWFXnZ6UujD/hxh631AouwVBoBR3RWEgZms46HZZ+tMjZ3k9OE59TK82kT1zuBplEUSad7pEX&#10;Oj3ah842n9uDU/B9Xz+un64o3if0nrxt3EvdfGilLi/m9R0IsjP9wfCrz+pQsdPOH9AEMSjIkmtW&#10;JwWLNL8BwUSepxmIHaNZnIKsSvn/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtUEY&#10;cQ4CAAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;iUhlTOEAAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="15E1F7B8" w14:textId="4D24A01D" w:rsidR="00544820" w:rsidRDefault="00544820">
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="111F6615" wp14:editId="7E8E19DD">
+                            <wp:extent cx="2120265" cy="473942"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                            <wp:docPr id="1" name="Picture 1"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1" name="Picture 1"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId7">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2120265" cy="473942"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Toc519669168"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006C4BF6">
+      <w:r w:rsidR="001E7002" w:rsidRPr="006C4BF6">
         <w:t>APPLICATION FOR APPEAL (FORM PO2)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="7CE63306" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r>
         <w:t xml:space="preserve">Complete this form and action according to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>PoRP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Appeals Process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="26407135" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10699" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1203"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2294"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1189"/>
+        <w:gridCol w:w="1085"/>
+        <w:gridCol w:w="209"/>
+        <w:gridCol w:w="1574"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="245"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="834"/>
+        <w:gridCol w:w="2656"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="2F6ABCA3" w14:textId="77777777" w:rsidTr="00544820">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4708" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="1143B3D5" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4BF6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">PART 1  PERSONAL DETAILS </w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t xml:space="preserve">PART </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C4BF6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1  PERSONAL</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C4BF6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DETAILS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="6D56A0FB" w14:textId="56E10765" w:rsidR="001E7002" w:rsidRDefault="00544820" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="001E7002">
               <w:t>(Completed by Employee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="311C8E66" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2CD39202" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="4B951391" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="4925B846" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2F8FA809" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="352E37F6" w14:textId="193C291A" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="1FF77F10" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="471B4273" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="7BD11AA1" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="22ACB5D3" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="445"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="74D243EE" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="4184E75D" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="054EC5F9" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="56C82DBA" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="588F1CC0" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="69DEAE57" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="3A0D9B3A" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>TITLE OF POST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="3708DBA2" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="2230" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="404E4E68" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="1ED32D4E" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7012" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8118" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="267DB9D1" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3168" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="1CD17DC1" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="1722D090" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NAME AND ADDRESS OF </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7033" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2DA7E38E" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3168" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="4D11D58B" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2BD20D50" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>COUNCIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7033" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="34557261" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3168" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="2BE943E8" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="403A1B53" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7033" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="1037133A" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3168" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="78BD20A6" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2EDED8B9" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7033" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="362D08F3" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...3 lines deleted...]
-            <w:gridSpan w:val="8"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="48777909" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8043" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="0A9A805C" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="2656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="643B0D3B" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...3 lines deleted...]
-            <w:gridSpan w:val="8"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="74F4B6E9" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6B17A0" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PART 2A REQUEST FOR CERTIFICATE OF OPINION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6976284B" w14:textId="640079C2" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
-              <w:t>(Employee)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00544820">
+              <w:t xml:space="preserve">Completed by the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Employee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="5E3A3C60" w14:textId="77777777" w:rsidTr="00544820">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10699" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="6B19F789" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r w:rsidRPr="00982293">
               <w:t xml:space="preserve">To be completed if you are in a </w:t>
             </w:r>
             <w:r w:rsidRPr="00982293">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SENSITIVE</w:t>
             </w:r>
             <w:r w:rsidRPr="00982293">
               <w:t xml:space="preserve"> Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3348" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="5CE8EAA9" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3875" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="7B2B2795" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="419A70DF" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="20BF7CE9" w14:textId="77777777" w:rsidTr="00544820">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="10699" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="6E7F3274" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>I REQUIRE A CERTIFICATE OF OPINION AND JOB DESCRIPTION TO ENABLE ME TO APPEAL TO THE CHIEF EXECUTIVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3348" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="32F59971" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3875" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="6D27B85B" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5894" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="27D8605D" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="1203" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="47D30A57" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="130C4CBC" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>SIGNED:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcW w:w="4567" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="59E8831D" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="47FADFED" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3014" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="7E6D729E" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="3348" w:type="dxa"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="6874617F" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3875" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="064077A9" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="723B4FE1" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...3 lines deleted...]
-            <w:gridSpan w:val="6"/>
+      <w:tr w:rsidR="001E7002" w14:paraId="13598AA7" w14:textId="77777777" w:rsidTr="00544820">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="53CD4197" w14:textId="403AA9A7" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4BF6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>PART 2B  CERTIFICATE OF OPINION</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4094" w:type="dxa"/>
+              <w:t>PART 2B CERTIFICATE OF OPINION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="5ADB8342" w14:textId="7822C9D9" w:rsidR="00544820" w:rsidRPr="00336AF8" w:rsidRDefault="00544820" w:rsidP="00544820">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982293">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSUED BY THE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>HEAD OF PEOPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045A32BF" w14:textId="3247660D" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="6D28E429" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc184630563"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc239734608"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc184630563"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc190838020"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc239733547"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239734608"/>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRPr="00336AF8" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="735DD5E3" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00982293">
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc190838021"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239733548"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
-[...21 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">To the employee of this Authority mentioned above who is included on the list restricting certain </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>To the employee of this Authority mentioned above who is included on the list restricting certain activity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00AD295B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="71E35A46" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
+    <w:p w14:paraId="2DBAF2FB" w14:textId="77777777" w:rsidR="00544820" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+      <w:r>
+        <w:t xml:space="preserve">It is my opinion that this officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>should/should not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be included on the list restricting public political activity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>by virtue of the fact that</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="74063A48" w14:textId="77777777" w:rsidR="00544820" w:rsidRDefault="00544820" w:rsidP="001E7002"/>
+    <w:p w14:paraId="3A0B3687" w14:textId="78085DDF" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r w:rsidRPr="00982293">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(TICK which applies)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
-    <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="7FF67AE1" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4BF6">
         <w:tab/>
+        <w:t xml:space="preserve">the officer gives regular advice to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD295B">
+        <w:t>LCC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD4F650" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+      <w:r w:rsidRPr="006C4BF6">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4BF6">
+        <w:tab/>
+        <w:t xml:space="preserve">the officer speaks regularly on behalf of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD295B">
+        <w:t>LCC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFA162E" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+      <w:r w:rsidRPr="006C4BF6">
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4BF6">
+        <w:tab/>
+        <w:t xml:space="preserve">the officer is regularly involved in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C4BF6">
-        <w:t>the</w:t>
+        <w:t>both of the above</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E31C89D" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r w:rsidRPr="006C4BF6">
-        <w:t xml:space="preserve"> officer gives regular advice to </w:t>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4BF6">
+        <w:tab/>
+        <w:t>the officer is not regularly involved in either of the above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA0A13" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
+    <w:p w14:paraId="4B9148FA" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+      <w:r w:rsidRPr="006C4BF6">
+        <w:t xml:space="preserve">A Job Description is attached making clear the extent to which over the last year the post holder has been, or in the next year it is anticipated that they will be, involved in advising or speaking on behalf of </w:t>
       </w:r>
       <w:r w:rsidR="00AD295B">
         <w:t>LCC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002">
-[...59 lines deleted...]
-    <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
+    <w:p w14:paraId="01927665" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="001E7002"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10699" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1203"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2811"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="2483"/>
+        <w:gridCol w:w="2084"/>
+        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="3490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
-[...2 lines deleted...]
-            <w:tcW w:w="5148" w:type="dxa"/>
+      <w:tr w:rsidR="000E6B62" w14:paraId="09B7E1B1" w14:textId="77777777" w:rsidTr="00030FC0">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBD733D" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0">
+            <w:r>
+              <w:t>SIGNED:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71FA94AB" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35265617" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0">
+            <w:r>
+              <w:t>DATE:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC16E79" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6B62" w14:paraId="51B8F924" w14:textId="77777777" w:rsidTr="00030FC0">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3875" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E59EC95" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD6138F" w14:textId="77777777" w:rsidR="000E6B62" w:rsidRDefault="000E6B62" w:rsidP="00030FC0"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3186D04C" w14:textId="77777777" w:rsidR="00544820" w:rsidRPr="006C4BF6" w:rsidRDefault="00544820" w:rsidP="001E7002"/>
+    <w:p w14:paraId="4875BCD3" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:sectPr w:rsidR="001E7002" w:rsidSect="00544820">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10098" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1314"/>
+        <w:gridCol w:w="4114"/>
+        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="393"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="3072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E7002" w14:paraId="3D5F4CF4" w14:textId="77777777" w:rsidTr="000E6B62">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="67D9D426" w14:textId="42D39D0B" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4BF6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>PART 3  SUPPORTING INFORMATION</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4094" w:type="dxa"/>
+              <w:t>PART 3 SUPPORTING INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4473" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2AACAC6B" w14:textId="43D3F852" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>(Employee)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6B62">
+              <w:t xml:space="preserve">Completed by the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Employee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="02703F96" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="5168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="0C17FC71" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>PROVIDE BELOW ANY INFORMATION YOU MIGHT LIKE TO GIVE IN SUPPORT OF YOUR APPLICATION</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="0F3C3FB0" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="1564051A" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="392478D5" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="473C5AAC" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="716F4369" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="547A058F" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="683426DF" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="33C436BE" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="0974E8EC" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="65186DAA" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="7533FAFB" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="6630626C" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="693CB128" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="58654942" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="40B8613D" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F"/>
+          <w:p w14:paraId="7C772917" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="5485E967" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4968" w:type="dxa"/>
+            <w:tcW w:w="5428" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="27440415" w14:textId="77777777" w:rsidR="001E7002" w:rsidRPr="006C4BF6" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4BF6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PART 4 GENERAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4274" w:type="dxa"/>
+            <w:tcW w:w="4670" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="775D6202" w14:textId="118979B3" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>(Employee)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6B62">
+              <w:t xml:space="preserve">Completed by the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Employee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="043504F2" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="3057E5DE" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t xml:space="preserve">IF YOU ARE OR ARE LIKELY TO BE INVOLVED </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AS A CANDIDATE</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> IN A FORTHCOMING ELECTION, PLEASE GIVE THE DATE BY WHICH YOU SHOULD IDEALLY HEAR OF THE OUTCOME OF THIS APPEAL TO ENABLE YOU TO PURSUE THE ELECTION OR WITHDRAW ETC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="371A3A22" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="37DABA96" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
+            <w:tcW w:w="6018" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="010B5C2F" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3734" w:type="dxa"/>
+            <w:tcW w:w="4080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="2BDC2741" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="4FE6B0BA" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
+            <w:tcW w:w="6018" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3734" w:type="dxa"/>
+          <w:p w14:paraId="5D34E6E4" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="518AAB9E" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="4590FF2E" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F">
+          <w:p w14:paraId="6016B1BA" w14:textId="77777777" w:rsidR="00AD295B" w:rsidRDefault="00AD295B" w:rsidP="0010268F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="00AD295B">
+          <w:p w14:paraId="61AD0476" w14:textId="3048CD29" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="00AD295B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">For all posts in the Sensitive Post category this form should be signed by the </w:t>
             </w:r>
             <w:r w:rsidR="00AD295B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Head of HR</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00982293">
+              <w:t xml:space="preserve">Head of </w:t>
+            </w:r>
+            <w:r w:rsidR="00544820">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">, with their CERTIFICATE OF OPINION and a JOB DESCRIPTION attached from the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AD295B">
+              <w:t>People</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Head of HR</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00982293">
+              <w:t xml:space="preserve">, with their CERTIFICATE OF OPINION and a JOB DESCRIPTION attached from the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD295B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Head of </w:t>
+            </w:r>
+            <w:r w:rsidR="00544820">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>People</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00982293">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> making clear the extent to which the post holder is involved in advising the authority and/or speaking to the media.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="053B34A6" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="669A5928" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="4A5B3E61" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>I confirm that I wish you to consider my appeal against inclusion on the list restricting my public political activity.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="2974E9D4" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="0BD18CBF" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcW w:w="1314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="4B5F747C" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t xml:space="preserve">SIGNED: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3945" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1283" w:type="dxa"/>
+          <w:p w14:paraId="28048B05" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1401" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
+          <w:p w14:paraId="51560DB7" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F">
             <w:r>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2811" w:type="dxa"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="6D590995" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7002" w:rsidTr="0010268F">
+      <w:tr w:rsidR="001E7002" w14:paraId="0CD213DB" w14:textId="77777777" w:rsidTr="000E6B62">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
+          <w:p w14:paraId="0111395B" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="0010268F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="72506A16" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
+    <w:p w14:paraId="1202B5CF" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r>
         <w:t>FILL THIS FORM IN ACCORDING TO THE APPEALS PROCESS AND WHEN COMPLETED SEND TO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="0D057FF9" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
+    <w:p w14:paraId="270B28A8" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The Chief Executive</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="72238D85" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>County Offices</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="58F91503" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Newland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
+    <w:p w14:paraId="66A7EAEE" w14:textId="77777777" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lincoln</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59E8871D" w14:textId="620E8DA2" w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LN1 1YQ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7002" w:rsidRDefault="001E7002" w:rsidP="001E7002"/>
     <w:sectPr w:rsidR="001E7002">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D62511" w:rsidRDefault="00AD295B">
+    <w:p w14:paraId="2D3DC853" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D62511" w:rsidRDefault="00AD295B">
+    <w:p w14:paraId="0988A6D1" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00140099" w:rsidRDefault="00D920A8" w:rsidP="006B1D76">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255383B4" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506" w:rsidP="006B1D76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00140099" w:rsidRDefault="00D920A8">
+  <w:p w14:paraId="0FF05E65" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D62511" w:rsidRDefault="00AD295B">
+    <w:p w14:paraId="79814F8F" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D62511" w:rsidRDefault="00AD295B">
+    <w:p w14:paraId="5E810C6B" w14:textId="77777777" w:rsidR="00810506" w:rsidRDefault="00810506">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18245E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C09C10"/>
     <w:lvl w:ilvl="0" w:tplc="AB8474D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1987,612 +2249,514 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="532426376">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E7002"/>
+    <w:rsid w:val="000E6B62"/>
     <w:rsid w:val="001E7002"/>
     <w:rsid w:val="002500E8"/>
+    <w:rsid w:val="002602A3"/>
+    <w:rsid w:val="00544820"/>
+    <w:rsid w:val="00810506"/>
     <w:rsid w:val="008A5818"/>
+    <w:rsid w:val="00A66039"/>
     <w:rsid w:val="00AA636D"/>
     <w:rsid w:val="00AB6656"/>
     <w:rsid w:val="00AD295B"/>
     <w:rsid w:val="00B139BB"/>
     <w:rsid w:val="00D62511"/>
     <w:rsid w:val="00D920A8"/>
     <w:rsid w:val="00E30950"/>
+    <w:rsid w:val="00F53359"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4E75BF9A"/>
+  <w15:docId w15:val="{A992538A-92AA-4976-9C87-68052B78541B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Courier" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...483 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001E7002"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="001E7002"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -2738,58 +2902,58 @@
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001E7002"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E7002"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3038,65 +3202,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>334</Words>
-  <Characters>1909</Characters>
+  <Words>345</Words>
+  <Characters>1968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2239</CharactersWithSpaces>
+  <CharactersWithSpaces>2309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Janet Sheppard</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>